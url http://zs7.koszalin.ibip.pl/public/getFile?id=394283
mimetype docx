--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -1,34 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00DC6008" w:rsidRDefault="00DC6008" w:rsidP="00DC6008">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
@@ -590,65 +592,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DC6008" w:rsidRDefault="00DC6008">
             <w:pPr>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medycyna Szkolna „Zdrowa </w:t>
-[...13 lines deleted...]
-              <w:t>. ul. Chopina 42, 75-563 Koszalin</w:t>
+              <w:t>Medycyna Szkolna „Zdrowa Szkoła”S.C. ul. Chopina 42, 75-563 Koszalin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DC6008" w:rsidRDefault="00DC6008">
             <w:pPr>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -834,65 +822,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00DC6008" w:rsidRDefault="00DC6008" w:rsidP="00DC6008">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ewa </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> ul. Promienna 11, Konikowo,76-024 Świeszyno</w:t>
+              <w:t>Ewa Stogniew ul. Promienna 11, Konikowo,76-024 Świeszyno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00DC6008" w:rsidRDefault="00DC6008" w:rsidP="00DC6008">
             <w:pPr>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -1301,65 +1275,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB6326" w:rsidRDefault="00AB6326" w:rsidP="00AB6326">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wspólnota Mieszkaniowa Nieruchomości przy ul. Giełdowej 12 </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> w Koszalinie ul. Św. Wojciecha 16, 75-666 Koszalin</w:t>
+              <w:t>Wspólnota Mieszkaniowa Nieruchomości przy ul. Giełdowej 12 abcd w Koszalinie ul. Św. Wojciecha 16, 75-666 Koszalin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB6326" w:rsidRDefault="00AB6326" w:rsidP="00AB6326">
             <w:pPr>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -2120,120 +2080,724 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00441F28" w:rsidRDefault="00441F28" w:rsidP="00AB6326">
             <w:pPr>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>383,34 zł</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA34F3" w:rsidTr="00DC6008">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00BA34F3" w:rsidP="00AB6326">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00BA34F3" w:rsidP="00AB6326">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00BA34F3" w:rsidP="00AB6326">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00BA34F3" w:rsidP="00AB6326">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>22.05.2026 r.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D50E98" w:rsidRDefault="00D50E98" w:rsidP="00D50E98">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kompleksowa umowa </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D50E98" w:rsidRDefault="00D50E98" w:rsidP="00D50E98">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr 585/2026 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D50E98" w:rsidRDefault="00D50E98" w:rsidP="00D50E98">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>o zaopatrzenie w wodę</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00D50E98" w:rsidP="00D50E98">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>i/lub odprowadzenie ścieków</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00BA34F3" w:rsidP="00BA34F3">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Miejskie Wodociągi i Kanalizacja Spółka z o.o. ul. Wojska Polskiego 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00BA34F3" w:rsidP="00BA34F3">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>75-711 Koszalin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00BA34F3" w:rsidP="00AB6326">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dostarczanie wody </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>i odprowadzanie ścieków</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00D50E98" w:rsidP="00AB6326">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>01.01.2026 –</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D50E98" w:rsidRDefault="00D50E98" w:rsidP="00AB6326">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>31.12.2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00D50E98" w:rsidP="00AB6326">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Poz.9 i 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D50E98" w:rsidRDefault="00D50E98" w:rsidP="00AB6326">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>15 800,00 zł</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA34F3" w:rsidTr="00DC6008">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00BA34F3" w:rsidP="00BA34F3">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00BA34F3" w:rsidP="00BA34F3">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00BA34F3" w:rsidP="00BA34F3">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00BA34F3" w:rsidP="00BA34F3">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00BA34F3" w:rsidP="00BA34F3">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>22.05.2026 r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00D50E98" w:rsidP="00BA34F3">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Umowa nr 590/2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>o odprowadzenie wód opadowych i roztopowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00BA34F3" w:rsidP="00BA34F3">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Miejskie Wodociągi i Kanalizacja Spółka z o.o. ul. Wojska Polskiego 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00BA34F3" w:rsidP="00BA34F3">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>75-711 Koszalin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00BA34F3" w:rsidP="00BA34F3">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Odprowadzenie wód opadowych i roztopowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00D50E98" w:rsidP="00BA34F3">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>01.01.2026 –</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00032C97" w:rsidRDefault="00032C97" w:rsidP="00BA34F3">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>31.12.2028</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D50E98" w:rsidRDefault="00D50E98" w:rsidP="00BA34F3">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA34F3" w:rsidRDefault="00BA34F3" w:rsidP="00BA34F3">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00103948" w:rsidRDefault="00103948"/>
     <w:sectPr w:rsidR="00103948" w:rsidSect="00DC6008">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="006A0BBE" w:rsidRDefault="006A0BBE" w:rsidP="00D50E98">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="006A0BBE" w:rsidRDefault="006A0BBE" w:rsidP="00D50E98">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="006A0BBE" w:rsidRDefault="006A0BBE" w:rsidP="00D50E98">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="006A0BBE" w:rsidRDefault="006A0BBE" w:rsidP="00D50E98">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC6008"/>
     <w:rsid w:val="000067B6"/>
-    <w:rsid w:val="000B22DC"/>
+    <w:rsid w:val="00032C97"/>
     <w:rsid w:val="000D62F9"/>
+    <w:rsid w:val="000E648E"/>
     <w:rsid w:val="00103948"/>
     <w:rsid w:val="00134DCD"/>
     <w:rsid w:val="002C19F1"/>
     <w:rsid w:val="00441F28"/>
     <w:rsid w:val="00547B86"/>
+    <w:rsid w:val="006A0BBE"/>
     <w:rsid w:val="009D6A73"/>
     <w:rsid w:val="00AB6326"/>
     <w:rsid w:val="00B353BC"/>
+    <w:rsid w:val="00BA34F3"/>
+    <w:rsid w:val="00D50E98"/>
     <w:rsid w:val="00DB3F39"/>
     <w:rsid w:val="00DC6008"/>
+    <w:rsid w:val="00FF6EF3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
@@ -2650,77 +3214,115 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D50E98"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D50E98"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D50E98"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="651524162">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2944,70 +3546,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1387</Characters>
+  <Pages>2</Pages>
+  <Words>305</Words>
+  <Characters>1832</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1615</CharactersWithSpaces>
+  <CharactersWithSpaces>2133</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kierownik gosp.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>